--- v0 (2025-12-05)
+++ v1 (2026-06-14)
@@ -1,61 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView windowWidth="22080" windowHeight="9495"/>
+    <workbookView windowWidth="13470" windowHeight="11100"/>
   </bookViews>
   <sheets>
     <sheet name="政府网站工作年度报表" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="87">
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="方正小标宋_GBK"/>
         <charset val="134"/>
       </rPr>
       <t>政府网站工作年度报表</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="方正楷体_GBK"/>
         <charset val="134"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
@@ -1179,61 +1192,50 @@
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <charset val="134"/>
       </rPr>
       <t>APP4.0</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="方正仿宋_GBK"/>
         <charset val="134"/>
       </rPr>
       <t>、支付宝小程序、微信小程序和服务号四大核心产品集中上线为标识，江苏政务服务平台生态体系初步建立。</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="方正仿宋_GBK"/>
         <charset val="134"/>
       </rPr>
       <t>单位负责人：</t>
-    </r>
-[...9 lines deleted...]
-      <t>胥家鸣</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="方正仿宋_GBK"/>
         <charset val="134"/>
       </rPr>
       <t>审核人：何正庆</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="方正仿宋_GBK"/>
         <charset val="134"/>
       </rPr>
       <t>填报人：刘屾</t>
     </r>
   </si>
   <si>
@@ -1251,58 +1253,58 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="方正仿宋_GBK"/>
         <charset val="134"/>
       </rPr>
       <t>填报日期：</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="方正仿宋_GBK"/>
         <charset val="134"/>
       </rPr>
       <t>备注：</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
   <numFmts count="4">
+    <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
+    <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
+    <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
-    <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
-[...1 lines deleted...]
-    <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
@@ -1311,415 +1313,408 @@
       <sz val="11"/>
       <color theme="10"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="方正仿宋_GBK"/>
       <charset val="134"/>
     </font>
     <font>
+      <u/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color theme="10"/>
       <name val="宋体"/>
-      <charset val="0"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
+      <u/>
       <sz val="11"/>
-      <color rgb="FFFFFFFF"/>
+      <color rgb="FF800080"/>
       <name val="宋体"/>
       <charset val="0"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="宋体"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
       <sz val="11"/>
-      <color rgb="FF800080"/>
-[...13 lines deleted...]
-      <color theme="0"/>
+      <color rgb="FF3F3F76"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="15"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FFFA7D00"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="18"/>
-[...6 lines deleted...]
-      <u/>
       <sz val="11"/>
-      <color theme="10"/>
-[...20 lines deleted...]
-      <color rgb="FF006100"/>
+      <color rgb="FFFFFFFF"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFA7D00"/>
+      <color theme="1"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="宋体"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="FangSong"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="方正黑体_GBK"/>
+      <charset val="134"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="方正小标宋_GBK"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="方正楷体_GBK"/>
       <charset val="134"/>
     </font>
-    <font>
-[...10 lines deleted...]
-    </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="8" tint="0.599993896298105"/>
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.599993896298105"/>
+        <fgColor theme="7" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.599993896298105"/>
+        <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA5A5A5"/>
+        <fgColor theme="8" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.599993896298105"/>
-[...58 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="9" tint="0.399975585192419"/>
-        <bgColor indexed="64"/>
-[...82 lines deleted...]
-        <fgColor theme="8" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
@@ -1827,316 +1822,316 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="double">
-[...37 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="double">
+      <top/>
+      <bottom style="medium">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="42" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...27 lines deleted...]
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="15" borderId="16" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -2173,119 +2168,122 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="31" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
-    <cellStyle name="货币[0]" xfId="1" builtinId="7"/>
-[...12 lines deleted...]
-    <cellStyle name="60% - 强调文字颜色 2" xfId="14" builtinId="36"/>
+    <cellStyle name="千位分隔" xfId="1" builtinId="3"/>
+    <cellStyle name="货币" xfId="2" builtinId="4"/>
+    <cellStyle name="百分比" xfId="3" builtinId="5"/>
+    <cellStyle name="千位分隔[0]" xfId="4" builtinId="6"/>
+    <cellStyle name="货币[0]" xfId="5" builtinId="7"/>
+    <cellStyle name="超链接" xfId="6" builtinId="8"/>
+    <cellStyle name="已访问的超链接" xfId="7" builtinId="9"/>
+    <cellStyle name="注释" xfId="8" builtinId="10"/>
+    <cellStyle name="警告文本" xfId="9" builtinId="11"/>
+    <cellStyle name="标题" xfId="10" builtinId="15"/>
+    <cellStyle name="解释性文本" xfId="11" builtinId="53"/>
+    <cellStyle name="标题 1" xfId="12" builtinId="16"/>
+    <cellStyle name="标题 2" xfId="13" builtinId="17"/>
+    <cellStyle name="标题 3" xfId="14" builtinId="18"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
-    <cellStyle name="警告文本" xfId="16" builtinId="11"/>
-[...29 lines deleted...]
-    <cellStyle name="强调文字颜色 6" xfId="46" builtinId="49"/>
+    <cellStyle name="输入" xfId="16" builtinId="20"/>
+    <cellStyle name="输出" xfId="17" builtinId="21"/>
+    <cellStyle name="计算" xfId="18" builtinId="22"/>
+    <cellStyle name="检查单元格" xfId="19" builtinId="23"/>
+    <cellStyle name="链接单元格" xfId="20" builtinId="24"/>
+    <cellStyle name="汇总" xfId="21" builtinId="25"/>
+    <cellStyle name="好" xfId="22" builtinId="26"/>
+    <cellStyle name="差" xfId="23" builtinId="27"/>
+    <cellStyle name="适中" xfId="24" builtinId="28"/>
+    <cellStyle name="强调文字颜色 1" xfId="25" builtinId="29"/>
+    <cellStyle name="20% - 强调文字颜色 1" xfId="26" builtinId="30"/>
+    <cellStyle name="40% - 强调文字颜色 1" xfId="27" builtinId="31"/>
+    <cellStyle name="60% - 强调文字颜色 1" xfId="28" builtinId="32"/>
+    <cellStyle name="强调文字颜色 2" xfId="29" builtinId="33"/>
+    <cellStyle name="20% - 强调文字颜色 2" xfId="30" builtinId="34"/>
+    <cellStyle name="40% - 强调文字颜色 2" xfId="31" builtinId="35"/>
+    <cellStyle name="60% - 强调文字颜色 2" xfId="32" builtinId="36"/>
+    <cellStyle name="强调文字颜色 3" xfId="33" builtinId="37"/>
+    <cellStyle name="20% - 强调文字颜色 3" xfId="34" builtinId="38"/>
+    <cellStyle name="40% - 强调文字颜色 3" xfId="35" builtinId="39"/>
+    <cellStyle name="60% - 强调文字颜色 3" xfId="36" builtinId="40"/>
+    <cellStyle name="强调文字颜色 4" xfId="37" builtinId="41"/>
+    <cellStyle name="20% - 强调文字颜色 4" xfId="38" builtinId="42"/>
+    <cellStyle name="40% - 强调文字颜色 4" xfId="39" builtinId="43"/>
+    <cellStyle name="60% - 强调文字颜色 4" xfId="40" builtinId="44"/>
+    <cellStyle name="强调文字颜色 5" xfId="41" builtinId="45"/>
+    <cellStyle name="20% - 强调文字颜色 5" xfId="42" builtinId="46"/>
+    <cellStyle name="40% - 强调文字颜色 5" xfId="43" builtinId="47"/>
+    <cellStyle name="60% - 强调文字颜色 5" xfId="44" builtinId="48"/>
+    <cellStyle name="强调文字颜色 6" xfId="45" builtinId="49"/>
+    <cellStyle name="20% - 强调文字颜色 6" xfId="46" builtinId="50"/>
     <cellStyle name="40% - 强调文字颜色 6" xfId="47" builtinId="51"/>
     <cellStyle name="60% - 强调文字颜色 6" xfId="48" builtinId="52"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2539,52 +2537,52 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jszwfw.gov.cn/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F65"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B57" sqref="B57:D62"/>
+    <sheetView tabSelected="1" topLeftCell="A52" workbookViewId="0">
+      <selection activeCell="B67" sqref="B67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" outlineLevelCol="5"/>
   <cols>
     <col min="1" max="1" width="13.625" customWidth="1"/>
     <col min="2" max="2" width="20.875" customWidth="1"/>
     <col min="3" max="3" width="18.75" customWidth="1"/>
     <col min="4" max="4" width="28.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.75" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" ht="15" spans="1:5">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
@@ -2622,268 +2620,268 @@
       <c r="D5" s="7"/>
       <c r="E5" s="8"/>
     </row>
     <row r="6" ht="15" spans="1:5">
       <c r="A6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="8"/>
     </row>
     <row r="7" ht="15" spans="1:5">
       <c r="A7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="8"/>
     </row>
-    <row r="8" ht="30" spans="1:6">
+    <row r="8" ht="27" spans="1:6">
       <c r="A8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="6">
         <v>3200000098</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="8"/>
       <c r="F8" s="10"/>
     </row>
     <row r="9" ht="15" spans="1:6">
       <c r="A9" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="14"/>
     </row>
-    <row r="10" ht="45" spans="1:6">
+    <row r="10" ht="40.5" spans="1:6">
       <c r="A10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="6">
         <v>29245331</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="15"/>
       <c r="F10" s="14"/>
     </row>
-    <row r="11" ht="30" spans="1:6">
+    <row r="11" ht="27" spans="1:6">
       <c r="A11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="6">
         <v>312112736</v>
       </c>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="15"/>
       <c r="F11" s="14"/>
     </row>
     <row r="12" ht="15" spans="1:6">
       <c r="A12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="16"/>
       <c r="E12" s="15"/>
       <c r="F12" s="14"/>
     </row>
     <row r="13" ht="15" spans="1:5">
       <c r="A13" s="5"/>
       <c r="B13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="16"/>
       <c r="E13" s="15"/>
     </row>
     <row r="14" ht="15" spans="1:5">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="16"/>
       <c r="E14" s="15"/>
     </row>
-    <row r="15" ht="30" spans="1:5">
+    <row r="15" ht="27" spans="1:5">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="16"/>
       <c r="E15" s="15"/>
     </row>
     <row r="16" ht="15" spans="1:5">
       <c r="A16" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="16"/>
       <c r="E16" s="15"/>
     </row>
     <row r="17" ht="15" spans="1:5">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="16"/>
       <c r="E17" s="15"/>
     </row>
     <row r="18" ht="15" spans="1:5">
       <c r="A18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="19"/>
     </row>
-    <row r="19" ht="30" spans="1:5">
+    <row r="19" ht="27" spans="1:5">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="20" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E19" s="19"/>
     </row>
-    <row r="20" ht="30" spans="1:5">
+    <row r="20" ht="27" spans="1:5">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="19"/>
     </row>
-    <row r="21" ht="30" spans="1:5">
+    <row r="21" ht="27" spans="1:5">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="20" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E21" s="19"/>
     </row>
-    <row r="22" ht="45" spans="1:5">
+    <row r="22" ht="40.5" spans="1:5">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="16"/>
       <c r="E22" s="15"/>
     </row>
     <row r="23" ht="15" spans="1:5">
       <c r="A23" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="7"/>
       <c r="E23" s="15"/>
     </row>
-    <row r="24" ht="30" spans="1:5">
+    <row r="24" ht="27" spans="1:5">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="6">
         <v>6545393</v>
       </c>
       <c r="D24" s="16"/>
       <c r="E24" s="15"/>
     </row>
-    <row r="25" ht="30" spans="1:5">
+    <row r="25" ht="27" spans="1:5">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="6">
         <v>694924</v>
       </c>
       <c r="D25" s="16"/>
       <c r="E25" s="15"/>
     </row>
-    <row r="26" ht="45" spans="1:5">
+    <row r="26" ht="40.5" spans="1:5">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="6">
         <v>114929</v>
       </c>
       <c r="D26" s="16"/>
       <c r="E26" s="15"/>
     </row>
     <row r="27" ht="15" customHeight="1" spans="1:5">
       <c r="A27" s="5"/>
       <c r="B27" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="6">
         <v>49182533</v>
       </c>
       <c r="E27" s="15"/>
     </row>
     <row r="28" ht="15" spans="1:6">
       <c r="A28" s="5"/>
@@ -2901,311 +2899,311 @@
       <c r="A29" s="5"/>
       <c r="B29" s="22"/>
       <c r="C29" s="5" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="6">
         <v>20148166</v>
       </c>
       <c r="E29" s="15"/>
       <c r="F29" s="14"/>
     </row>
     <row r="30" ht="15" spans="1:6">
       <c r="A30" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>43</v>
       </c>
       <c r="C30" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="24"/>
       <c r="E30" s="15"/>
       <c r="F30" s="14"/>
     </row>
-    <row r="31" ht="30" spans="1:6">
+    <row r="31" ht="27" spans="1:6">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E31" s="15"/>
       <c r="F31" s="14"/>
     </row>
-    <row r="32" ht="30" spans="1:6">
+    <row r="32" ht="27" spans="1:6">
       <c r="A32" s="5"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="15"/>
       <c r="F32" s="14"/>
     </row>
-    <row r="33" ht="30" spans="1:6">
+    <row r="33" ht="27" spans="1:6">
       <c r="A33" s="5"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5" t="s">
         <v>48</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E33" s="15"/>
       <c r="F33" s="14"/>
     </row>
-    <row r="34" ht="30" spans="1:6">
+    <row r="34" ht="27" spans="1:6">
       <c r="A34" s="5"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="D34" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E34" s="15"/>
       <c r="F34" s="14"/>
     </row>
-    <row r="35" ht="30" spans="1:5">
+    <row r="35" ht="27" spans="1:5">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>51</v>
       </c>
       <c r="D35" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E35" s="25"/>
     </row>
-    <row r="36" ht="30" spans="1:5">
+    <row r="36" ht="27" spans="1:5">
       <c r="A36" s="5"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="25"/>
     </row>
-    <row r="37" ht="30" spans="1:5">
+    <row r="37" ht="27" spans="1:5">
       <c r="A37" s="5"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5" t="s">
         <v>53</v>
       </c>
       <c r="D37" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="25"/>
     </row>
-    <row r="38" ht="30" spans="1:5">
+    <row r="38" ht="27" spans="1:5">
       <c r="A38" s="5"/>
       <c r="B38" s="5" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>55</v>
       </c>
       <c r="D38" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E38" s="15"/>
     </row>
-    <row r="39" ht="30" spans="1:5">
+    <row r="39" ht="27" spans="1:5">
       <c r="A39" s="5"/>
       <c r="B39" s="5"/>
       <c r="C39" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D39" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E39" s="15"/>
     </row>
-    <row r="40" ht="30" spans="1:5">
+    <row r="40" ht="27" spans="1:5">
       <c r="A40" s="5"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5" t="s">
         <v>57</v>
       </c>
       <c r="D40" s="18" t="s">
         <v>15</v>
       </c>
       <c r="E40" s="15"/>
     </row>
     <row r="41" ht="15" spans="1:5">
       <c r="A41" s="5"/>
       <c r="B41" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>59</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="15"/>
     </row>
-    <row r="42" ht="30" spans="1:5">
+    <row r="42" ht="27" spans="1:5">
       <c r="A42" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="6">
         <v>4</v>
       </c>
       <c r="D42" s="7"/>
       <c r="E42" s="15"/>
     </row>
-    <row r="43" ht="30" spans="1:5">
+    <row r="43" ht="27" spans="1:5">
       <c r="A43" s="5"/>
       <c r="B43" s="5" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="6">
         <v>15</v>
       </c>
       <c r="D43" s="7"/>
       <c r="E43" s="15"/>
     </row>
-    <row r="44" ht="30" spans="1:5">
+    <row r="44" ht="27" spans="1:5">
       <c r="A44" s="5"/>
       <c r="B44" s="5" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="6">
         <v>15</v>
       </c>
       <c r="D44" s="7"/>
       <c r="E44" s="15"/>
     </row>
-    <row r="45" ht="30" spans="1:5">
+    <row r="45" ht="27" spans="1:5">
       <c r="A45" s="5"/>
       <c r="B45" s="5" t="s">
         <v>64</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D45" s="7"/>
       <c r="E45" s="15"/>
     </row>
     <row r="46" ht="15" spans="1:5">
       <c r="A46" s="5"/>
       <c r="B46" s="5" t="s">
         <v>65</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D46" s="7"/>
       <c r="E46" s="15"/>
     </row>
-    <row r="47" ht="30" spans="1:5">
+    <row r="47" ht="27" spans="1:5">
       <c r="A47" s="5"/>
       <c r="B47" s="5" t="s">
         <v>66</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D47" s="7"/>
       <c r="E47" s="15"/>
     </row>
     <row r="48" ht="15" spans="1:5">
       <c r="A48" s="5" t="s">
         <v>67</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>68</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D48" s="7"/>
       <c r="E48" s="15"/>
     </row>
     <row r="49" ht="15" spans="1:5">
       <c r="A49" s="5"/>
       <c r="B49" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E49" s="15"/>
     </row>
-    <row r="50" ht="30" spans="1:5">
+    <row r="50" ht="27" spans="1:5">
       <c r="A50" s="5"/>
       <c r="B50" s="5"/>
       <c r="C50" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D50" s="6">
         <v>1548</v>
       </c>
       <c r="E50" s="15"/>
     </row>
     <row r="51" ht="15" spans="1:5">
       <c r="A51" s="5"/>
       <c r="B51" s="5"/>
       <c r="C51" s="5" t="s">
         <v>72</v>
       </c>
       <c r="D51" s="6">
         <v>124430</v>
       </c>
       <c r="E51" s="15"/>
     </row>
     <row r="52" ht="15" spans="1:5">
       <c r="A52" s="5"/>
       <c r="B52" s="5" t="s">
         <v>73</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E52" s="15"/>
     </row>
-    <row r="53" ht="30" spans="1:5">
+    <row r="53" ht="27" spans="1:5">
       <c r="A53" s="5"/>
       <c r="B53" s="5"/>
       <c r="C53" s="5" t="s">
         <v>71</v>
       </c>
       <c r="D53" s="12">
         <v>255</v>
       </c>
       <c r="E53" s="15"/>
     </row>
     <row r="54" ht="15" spans="1:5">
       <c r="A54" s="5"/>
       <c r="B54" s="5"/>
       <c r="C54" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D54" s="6">
         <v>93452</v>
       </c>
       <c r="E54" s="15"/>
     </row>
     <row r="55" ht="30.75" customHeight="1" spans="1:5">
       <c r="A55" s="5"/>
       <c r="B55" s="5" t="s">
         <v>76</v>
@@ -3253,79 +3251,75 @@
     <row r="60" ht="15" spans="1:5">
       <c r="A60" s="21"/>
       <c r="B60" s="33"/>
       <c r="C60" s="34"/>
       <c r="D60" s="34"/>
       <c r="E60" s="15"/>
     </row>
     <row r="61" ht="15" spans="1:5">
       <c r="A61" s="21"/>
       <c r="B61" s="33"/>
       <c r="C61" s="34"/>
       <c r="D61" s="34"/>
       <c r="E61" s="15"/>
     </row>
     <row r="62" ht="33" customHeight="1" spans="1:5">
       <c r="A62" s="22"/>
       <c r="B62" s="35"/>
       <c r="C62" s="36"/>
       <c r="D62" s="36"/>
       <c r="E62" s="15"/>
     </row>
     <row r="63" ht="15" spans="1:5">
       <c r="A63" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="B63" s="38" t="s">
+      <c r="B63" s="38"/>
+      <c r="C63" s="39" t="s">
         <v>82</v>
       </c>
-      <c r="C63" s="38" t="s">
+      <c r="D63" s="39" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E63" s="2"/>
     </row>
     <row r="64" ht="15" spans="1:5">
       <c r="A64" s="37" t="s">
+        <v>84</v>
+      </c>
+      <c r="B64" s="39"/>
+      <c r="C64" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="B64" s="38">
-[...5 lines deleted...]
-      <c r="D64" s="39">
+      <c r="D64" s="40">
         <v>43482</v>
       </c>
       <c r="E64" s="2"/>
     </row>
     <row r="65" ht="15" spans="1:5">
       <c r="A65" s="37" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B65" s="37"/>
       <c r="C65" s="37"/>
       <c r="D65" s="37"/>
       <c r="E65" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="48">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C22:D22"/>
@@ -3383,29 +3377,32 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>政府网站工作年度报表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSORubyTemplateID" linkTarget="0">
     <vt:lpwstr>14</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.8412</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.19302</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ICV">
+    <vt:lpwstr>83D5DBD2D2214E1F8C04CDF6D95C8A73_12</vt:lpwstr>
   </property>
 </Properties>
 </file>